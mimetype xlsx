--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,645 +1,611 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://libertymutualgbr-my.sharepoint.com/personal/ihsaan_taskhir_libertyglobalgroup_com/Documents/Documents/Belgium Tour Operator website update/Reports/June 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://libertymutualgbr-my.sharepoint.com/personal/ihsaan_taskhir_libertyglobalgroup_com/Documents/Documents/Belgium Tour Operator website update/Reports/July 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E6A679D8-D7D6-42D5-B0D8-E1A0DA3E02AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{39D6C561-EBC1-4B02-94F4-F0A7052FAD64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{7572D1DC-9C69-40EA-A5B2-419685DC8DB8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{29FD2B22-85FC-4468-B08A-C0407796E91E}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="127">
+  <si>
+    <t>B2429 BW2500940 31/00042</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Seesports Ltd </t>
+  </si>
+  <si>
+    <t>41 Cairndore Way, Newtownards, Northern Ireland, BT23 8PB</t>
+  </si>
+  <si>
+    <t>NI609663</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00058</t>
+  </si>
+  <si>
+    <t>Carnival Plc</t>
+  </si>
+  <si>
+    <t>Cunard Line &amp; P&amp;O Cruises</t>
+  </si>
+  <si>
+    <t>Carnival House, 100 Harbour Parade, Southampton, Hampshire, United Kingdom, SO15 1ST</t>
+  </si>
+  <si>
+    <t>04039524</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00057</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Overland Educational Travel Ltd </t>
+  </si>
+  <si>
+    <t>4th Floor, Oldway House, Castle Street, Merthyr Tydfil, Mid Glam, CF47 8UX</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00053</t>
+  </si>
+  <si>
+    <t>Madventure Ltd</t>
+  </si>
+  <si>
+    <t>10 Albert Close, Oxford, OX4 1XA</t>
+  </si>
+  <si>
+    <t>06809461</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00067</t>
+  </si>
+  <si>
+    <t>NCL (Bahamas) Ltd</t>
+  </si>
+  <si>
+    <t>Mountbatten House Grosvenor Square, Southampton, SO15 2JU</t>
+  </si>
+  <si>
+    <t>34680</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00069</t>
+  </si>
+  <si>
+    <t>Seven Seas Cruises S. de R.L. (Regent)</t>
+  </si>
+  <si>
+    <t>27253</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00068</t>
+  </si>
+  <si>
+    <t>Oceania Cruises S. de R.L.</t>
+  </si>
+  <si>
+    <t>423671</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00082</t>
+  </si>
+  <si>
+    <t>SilverSea Cruises UK Ltd</t>
+  </si>
+  <si>
+    <t>First Floor 7 The Heights, North Wing, Brooklands, Weybridge, England, KT13 0XW</t>
+  </si>
+  <si>
+    <t>03290556</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00087</t>
+  </si>
+  <si>
+    <t>The Walt Disney Travel Company Ltd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Walt Disney Travel Company International </t>
+  </si>
+  <si>
+    <t>3 Queen Caroline Street, London, W6 9PE</t>
+  </si>
+  <si>
+    <t>00530051</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00091</t>
+  </si>
+  <si>
+    <t>Goyo Travel Ltd</t>
+  </si>
+  <si>
+    <t>Talbot Lodge, Ardley Road, Oxfordshire, OX25 4AD</t>
+  </si>
+  <si>
+    <t>08226046</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00096</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Etihad Airways </t>
+  </si>
+  <si>
+    <t>3 Shortlands, Huddle, london, W6 8DA</t>
+  </si>
+  <si>
+    <t>FCO25070</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00089</t>
+  </si>
+  <si>
+    <t>Magical Cruise Co Ltd</t>
+  </si>
+  <si>
+    <t>3 Queen Charlotte Street, London, W6 9PE</t>
+  </si>
+  <si>
+    <t>03157553</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00101</t>
+  </si>
+  <si>
+    <t>Alliance Network LLC c/o RCI Europe</t>
+  </si>
+  <si>
+    <t>Unit 4 The Business Exchange, Rockingham Road, Kettering, Northants, NN16 8JX</t>
+  </si>
+  <si>
+    <t>01148410</t>
+  </si>
+  <si>
+    <t>B2429BW2400940 31/00104</t>
+  </si>
+  <si>
+    <t>Reach Cambridge Ltd</t>
+  </si>
+  <si>
+    <t>23 King Street, Cambridge, CB1 1AH</t>
+  </si>
+  <si>
+    <t>05155407</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00110</t>
+  </si>
+  <si>
+    <t>Eurostar Holidays Ltd</t>
+  </si>
+  <si>
+    <t>6th Floor, Kings Place, 90 York Way, London, England, N1 9AG</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00111</t>
+  </si>
+  <si>
+    <t>Eurostar International Ltd</t>
+  </si>
+  <si>
+    <t>02462001</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00107</t>
+  </si>
+  <si>
+    <t>Princess Cruise Lines Ltd</t>
+  </si>
+  <si>
+    <t>Par La Viille Place, 14Par La Ville Road, Hamilton, HM08, BERMUDA</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00115</t>
+  </si>
+  <si>
+    <t>Adventure Café Ltd</t>
+  </si>
+  <si>
+    <t>Unit 14B, Creech Paper Mill, Mill Lane, Creech St Michael, Somerset, TA3 5PX</t>
+  </si>
+  <si>
+    <t>04609237</t>
+  </si>
+  <si>
+    <t>B2429 BW2600940 32/00008</t>
+  </si>
+  <si>
+    <t>Africa Driven Ltd</t>
+  </si>
+  <si>
+    <t>34 Birch Valley Road, Kidsgrove, Stoke-On-Trent, ST7 4GN</t>
+  </si>
+  <si>
+    <t>06004670</t>
+  </si>
+  <si>
+    <t>B2429 BW2600940 32/00013</t>
+  </si>
+  <si>
+    <t>Etihad Airways PJSC</t>
+  </si>
+  <si>
+    <t>Banhoffstrasse 37, Zurich, 8001</t>
+  </si>
+  <si>
+    <t>CHL373.843.585</t>
+  </si>
+  <si>
+    <t>B2429 BW2600940 32/00012</t>
+  </si>
+  <si>
+    <t>The National Trust for Places of Historic Interest or National Beauty</t>
+  </si>
+  <si>
+    <t>National Trust</t>
+  </si>
+  <si>
+    <t>Heelis, Kemble Drive, Swindon, SN2 2NA</t>
+  </si>
+  <si>
+    <t>B2429 BW2600940 32/00020</t>
+  </si>
+  <si>
+    <t>Abercrombie &amp; Kent Ltd</t>
+  </si>
+  <si>
+    <t>St Georges House, Ambrose Street, Cheltenham, GL50 3LG</t>
+  </si>
+  <si>
+    <t>01082430</t>
+  </si>
+  <si>
+    <t>B2429 BW2600940 32/00019</t>
+  </si>
+  <si>
+    <t>British Airways Holidays Limited</t>
+  </si>
+  <si>
+    <t>8th Floor, The Create Building, The Boulevard, Crawley, West Sussex, RH10 1UZ</t>
+  </si>
+  <si>
+    <t>00554278</t>
+  </si>
+  <si>
+    <t>B1703 LB2500940 3100020</t>
+  </si>
+  <si>
+    <t>Aer Lingus</t>
+  </si>
+  <si>
+    <t>Dublin Airport, Dublin, Ireland</t>
+  </si>
+  <si>
+    <t>IE9L40507W.</t>
+  </si>
+  <si>
+    <t>B1703 LB250940 3000035</t>
+  </si>
+  <si>
+    <t>Transportes Aéreos Portugueses,</t>
+  </si>
+  <si>
+    <t>Lisbon Airport Building 25, 1704-800 Lisbon, Portugal</t>
+  </si>
+  <si>
+    <t>B1703LB2500940 3000032</t>
+  </si>
+  <si>
+    <t>Belmond Luxury Travel (Ireland) Ltd</t>
+  </si>
+  <si>
+    <t>13-18 City Quay, Dublin 2, Ireland</t>
+  </si>
+  <si>
+    <t>B1703LB2500940 3100033</t>
+  </si>
+  <si>
+    <t>Tix.nl</t>
+  </si>
+  <si>
+    <t>Ceresstraat 15 A2, 48t tcA, Breda, Netherlands</t>
+  </si>
+  <si>
+    <t>B1703 LB2500940 3100029</t>
+  </si>
+  <si>
+    <t>Europcar Mobility Group</t>
+  </si>
+  <si>
+    <t>Europcar France, Europcar S A, Europcar IB S A, Europcar Internacional – Aluger de Automotives SA, Europcar Italia S p A, Europcar Autovermietung GmbH, Europcar Group UK Ltd, Executive Trust Ltd, Ostergaard Biler AS, InterRent SARL &amp; Interrent Oy</t>
+  </si>
+  <si>
+    <t>13, ter boulevard, Berthier, Paris, France 75017</t>
+  </si>
+  <si>
+    <t>RCS 489 099 903</t>
+  </si>
+  <si>
+    <t>B1703 LB2500940 3100030</t>
+  </si>
+  <si>
+    <t>United Airlines</t>
+  </si>
+  <si>
+    <t>2nd Foor, 33-35 Wicklow Street, DUBLIN 2, DUBLIN, Ireland</t>
+  </si>
+  <si>
+    <t>B1703 LB2500940 3100050</t>
+  </si>
+  <si>
+    <t>TUI Belgium NV</t>
+  </si>
+  <si>
+    <t>Luchthaven Brussel Nationaal 40 bus 1, 1930 Zaventem</t>
+  </si>
+  <si>
+    <t>08617414665 (airline)</t>
+  </si>
+  <si>
+    <t>B1703 LB2600940 320011</t>
+  </si>
+  <si>
+    <t>Etihad Airways PJSC  Belgium</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Opern Turm, Bockenheimer Landstra 2-4, </t>
+  </si>
+  <si>
+    <t>B1703 LB2600940 3200003</t>
+  </si>
+  <si>
+    <t>Expedia Belgium</t>
+  </si>
+  <si>
+    <t>Expedia</t>
+  </si>
+  <si>
+    <t>1111 Expedia Group Way West, Seattle, WA, USA</t>
+  </si>
   <si>
     <r>
       <t xml:space="preserve">Polisnummer 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="0"/>
-        <rFont val="Aptos"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(Policy Number)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Maatschappelijke naam + rechtsvorm 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="0"/>
-        <rFont val="Aptos"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">(Full entity legal name) </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Commerciële benaming
 (facultatief) 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="0"/>
-        <rFont val="Aptos"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Trading Name (optional)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Adres maatschappelijke zetel 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="0"/>
-        <rFont val="Aptos"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Registered Office Address</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">KBO-nummer
 (formaat: 0XXX.XXX.XXX)
 of identificatienummer in land van oorsprong
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="0"/>
-        <rFont val="Aptos"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Company reference number</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Aanvangsdatum polis
 (formaat: dd/mm/jjjj)
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="0"/>
-        <rFont val="Aptos"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Policy Start Date</t>
     </r>
-  </si>
-[...367 lines deleted...]
-    <t xml:space="preserve">Opern Turm, Bockenheimer Landstra 2-4, </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="_-[$£-809]* #,##0.00_-;\-[$£-809]* #,##0.00_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
+  </numFmts>
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Aptos"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Aptos"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-[...15 lines deleted...]
-      <sz val="10"/>
       <color rgb="FF242424"/>
-      <name val="Calibri"/>
-[...29 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -653,169 +619,129 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...82 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Standaard 2" xfId="1" xr:uid="{1880C6A5-FCA8-4E33-AF31-8730F21ADEFC}"/>
+    <cellStyle name="Standaard 2" xfId="1" xr:uid="{C3E8DEE5-E3B8-4067-92D8-9C84F050E547}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1106,797 +1032,681 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AFB5F282-F7C8-4597-8623-A2D8EAC8767A}">
-  <dimension ref="A1:F39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EAF2CA92-CD38-4BA3-9A27-F84C81CC7384}">
+  <dimension ref="A1:F33"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.140625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="24.28515625" customWidth="1"/>
+    <col min="1" max="1" width="25.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="38.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="24.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:6" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="B1" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="C1" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="D1" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="E1" s="23" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1" s="22" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C2" s="2"/>
+      <c r="D2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="E2" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="F2" s="3">
+        <v>45849</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="B3" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="28" t="s">
+      <c r="C3" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="D3" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="4"/>
-      <c r="D2" s="4" t="s">
+      <c r="E3" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="F3" s="3">
+        <v>45931</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="7">
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="1">
+        <v>13784059</v>
+      </c>
+      <c r="F4" s="3">
+        <v>45931</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" s="3">
+        <v>45932</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="6">
+        <v>45962</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="6">
+        <v>45962</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" s="6">
+        <v>45962</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="2"/>
+      <c r="D9" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="3">
+        <v>46023</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" s="6">
+        <v>46050</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" s="6">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F12" s="6">
+        <v>46073</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C13" s="2"/>
+      <c r="D13" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="F13" s="6">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="2"/>
+      <c r="D14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" s="6">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="F15" s="11">
+        <v>46095</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="4">
+        <v>11005481</v>
+      </c>
+      <c r="F16" s="6">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="F17" s="6">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" s="2"/>
+      <c r="D18" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="F18" s="6">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" s="2"/>
+      <c r="D19" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F19" s="6">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" s="2"/>
+      <c r="D20" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="F20" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F21" s="3">
+        <v>46168</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E22" s="2">
+        <v>205846</v>
+      </c>
+      <c r="F22" s="6">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C23" s="2"/>
+      <c r="D23" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="F23" s="11">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" s="2"/>
+      <c r="D24" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="F24" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="F25" s="11">
         <v>45839</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      <c r="F4" s="7">
+    <row r="26" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A26" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="E26" s="15">
+        <v>500278725</v>
+      </c>
+      <c r="F26" s="11">
+        <v>45927</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="E27" s="7">
+        <v>538767</v>
+      </c>
+      <c r="F27" s="11">
         <v>45931</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-[...108 lines deleted...]
-      <c r="A11" s="28" t="s">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E28" s="2">
+        <v>50031600</v>
+      </c>
+      <c r="F28" s="11">
+        <v>45971</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="165" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C29" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F29" s="3">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="17" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="C30" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="D30" s="18" t="s">
+        <v>109</v>
+      </c>
+      <c r="E30" s="18">
+        <v>904061</v>
+      </c>
+      <c r="F30" s="19">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F31" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="C32" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B11" s="6" t="s">
-[...229 lines deleted...]
-      <c r="F23" s="7">
+      <c r="D32" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="E32" s="7">
+        <v>873390473</v>
+      </c>
+      <c r="F32" s="11">
         <v>46168</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E24" s="17">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="E33" s="7">
         <v>3847519</v>
       </c>
-      <c r="F24" s="18">
-[...292 lines deleted...]
-        <v>46168</v>
+      <c r="F33" s="11">
+        <v>46174</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>