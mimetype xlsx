--- v3 (2026-07-21)
+++ v4 (2026-08-30)
@@ -1,747 +1,779 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://libertymutualgbr-my.sharepoint.com/personal/ihsaan_taskhir_libertyglobalgroup_com/Documents/Documents/Belgium Tour Operator website update/Reports/July 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://libertymutualgbr-my.sharepoint.com/personal/ihsaan_taskhir_libertyglobalgroup_com/Documents/Documents/Belgium Tour Operator website update/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{39D6C561-EBC1-4B02-94F4-F0A7052FAD64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6922D605-0013-43D8-9ED1-80A0AF5347F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{29FD2B22-85FC-4468-B08A-C0407796E91E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{3941A0CA-0FDF-4F1B-AC31-9C9660DE23A1}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="127">
-[...362 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="130">
   <si>
     <r>
       <t xml:space="preserve">Polisnummer 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="0"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>(Policy Number)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Maatschappelijke naam + rechtsvorm 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="0"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">(Full entity legal name) </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Commerciële benaming
 (facultatief) 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="0"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Trading Name (optional)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Adres maatschappelijke zetel 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="0"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Registered Office Address</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">KBO-nummer
 (formaat: 0XXX.XXX.XXX)
 of identificatienummer in land van oorsprong
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="0"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Company reference number</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Aanvangsdatum polis
 (formaat: dd/mm/jjjj)
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="0"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Policy Start Date</t>
     </r>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00042</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Seesports Ltd </t>
+  </si>
+  <si>
+    <t>41 Cairndore Way, Newtownards, Northern Ireland, BT23 8PB</t>
+  </si>
+  <si>
+    <t>NI609663</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00058</t>
+  </si>
+  <si>
+    <t>Carnival Plc</t>
+  </si>
+  <si>
+    <t>Cunard Line &amp; P&amp;O Cruises</t>
+  </si>
+  <si>
+    <t>Carnival House, 100 Harbour Parade, Southampton, Hampshire, United Kingdom, SO15 1ST</t>
+  </si>
+  <si>
+    <t>04039524</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00057</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Overland Educational Travel Ltd </t>
+  </si>
+  <si>
+    <t>4th Floor, Oldway House, Castle Street, Merthyr Tydfil, Mid Glam, CF47 8UX</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00053</t>
+  </si>
+  <si>
+    <t>Madventure Ltd</t>
+  </si>
+  <si>
+    <t>10 Albert Close, Oxford, OX4 1XA</t>
+  </si>
+  <si>
+    <t>06809461</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00067</t>
+  </si>
+  <si>
+    <t>NCL (Bahamas) Ltd</t>
+  </si>
+  <si>
+    <t>Mountbatten House Grosvenor Square, Southampton, SO15 2JU</t>
+  </si>
+  <si>
+    <t>34680</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00069</t>
+  </si>
+  <si>
+    <t>Seven Seas Cruises S. de R.L. (Regent)</t>
+  </si>
+  <si>
+    <t>27253</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00068</t>
+  </si>
+  <si>
+    <t>Oceania Cruises S. de R.L.</t>
+  </si>
+  <si>
+    <t>423671</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00082</t>
+  </si>
+  <si>
+    <t>SilverSea Cruises UK Ltd</t>
+  </si>
+  <si>
+    <t>First Floor 7 The Heights, North Wing, Brooklands, Weybridge, England, KT13 0XW</t>
+  </si>
+  <si>
+    <t>03290556</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00087</t>
+  </si>
+  <si>
+    <t>The Walt Disney Travel Company Ltd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Walt Disney Travel Company International </t>
+  </si>
+  <si>
+    <t>3 Queen Caroline Street, London, W6 9PE</t>
+  </si>
+  <si>
+    <t>00530051</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00091</t>
+  </si>
+  <si>
+    <t>Goyo Travel Ltd</t>
+  </si>
+  <si>
+    <t>Talbot Lodge, Ardley Road, Oxfordshire, OX25 4AD</t>
+  </si>
+  <si>
+    <t>08226046</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00096</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Etihad Airways </t>
+  </si>
+  <si>
+    <t>3 Shortlands, Huddle, london, W6 8DA</t>
+  </si>
+  <si>
+    <t>FCO25070</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00089</t>
+  </si>
+  <si>
+    <t>Magical Cruise Co Ltd</t>
+  </si>
+  <si>
+    <t>3 Queen Charlotte Street, London, W6 9PE</t>
+  </si>
+  <si>
+    <t>03157553</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00101</t>
+  </si>
+  <si>
+    <t>Alliance Network LLC c/o RCI Europe</t>
+  </si>
+  <si>
+    <t>Unit 4 The Business Exchange, Rockingham Road, Kettering, Northants, NN16 8JX</t>
+  </si>
+  <si>
+    <t>01148410</t>
+  </si>
+  <si>
+    <t>B2429BW2400940 31/00104</t>
+  </si>
+  <si>
+    <t>Reach Cambridge Ltd</t>
+  </si>
+  <si>
+    <t>23 King Street, Cambridge, CB1 1AH</t>
+  </si>
+  <si>
+    <t>05155407</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00110</t>
+  </si>
+  <si>
+    <t>Eurostar Holidays Ltd</t>
+  </si>
+  <si>
+    <t>6th Floor, Kings Place, 90 York Way, London, England, N1 9AG</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00111</t>
+  </si>
+  <si>
+    <t>Eurostar International Ltd</t>
+  </si>
+  <si>
+    <t>02462001</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00107</t>
+  </si>
+  <si>
+    <t>Princess Cruise Lines Ltd</t>
+  </si>
+  <si>
+    <t>Par La Viille Place, 14Par La Ville Road, Hamilton, HM08, BERMUDA</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>B2429 BW2500940 31/00115</t>
+  </si>
+  <si>
+    <t>Adventure Café Ltd</t>
+  </si>
+  <si>
+    <t>Unit 14B, Creech Paper Mill, Mill Lane, Creech St Michael, Somerset, TA3 5PX</t>
+  </si>
+  <si>
+    <t>04609237</t>
+  </si>
+  <si>
+    <t>B2429 BW2600940 32/00008</t>
+  </si>
+  <si>
+    <t>Africa Driven Ltd</t>
+  </si>
+  <si>
+    <t>34 Birch Valley Road, Kidsgrove, Stoke-On-Trent, ST7 4GN</t>
+  </si>
+  <si>
+    <t>06004670</t>
+  </si>
+  <si>
+    <t>B2429 BW2600940 32/00013</t>
+  </si>
+  <si>
+    <t>Etihad Airways PJSC</t>
+  </si>
+  <si>
+    <t>Banhoffstrasse 37, Zurich, 8001</t>
+  </si>
+  <si>
+    <t>CHL373.843.585</t>
+  </si>
+  <si>
+    <t>B2429 BW2600940 32/00012</t>
+  </si>
+  <si>
+    <t>The National Trust for Places of Historic Interest or National Beauty</t>
+  </si>
+  <si>
+    <t>National Trust</t>
+  </si>
+  <si>
+    <t>Heelis, Kemble Drive, Swindon, SN2 2NA</t>
+  </si>
+  <si>
+    <t>B2429 BW2600940 32/00020</t>
+  </si>
+  <si>
+    <t>Abercrombie &amp; Kent Ltd</t>
+  </si>
+  <si>
+    <t>St Georges House, Ambrose Street, Cheltenham, GL50 3LG</t>
+  </si>
+  <si>
+    <t>01082430</t>
+  </si>
+  <si>
+    <t>B2429 BW2600940 32/00019</t>
+  </si>
+  <si>
+    <t>British Airways Holidays Limited</t>
+  </si>
+  <si>
+    <t>8th Floor, The Create Building, The Boulevard, Crawley, West Sussex, RH10 1UZ</t>
+  </si>
+  <si>
+    <t>00554278</t>
+  </si>
+  <si>
+    <t>B2429 BW2600940 32/00026</t>
+  </si>
+  <si>
+    <t>Avios Group (AGL) Ltd</t>
+  </si>
+  <si>
+    <t>Waterside,  PO BOX 365,  Harmondsworth, UB7 0GB</t>
+  </si>
+  <si>
+    <t>B1703/ LB2400940 30/00035</t>
+  </si>
+  <si>
+    <t>Transportes Aéreos Portugueses,</t>
+  </si>
+  <si>
+    <t>Lisbon Airport Building 25, 1704-800 Lisbon, Portugal</t>
+  </si>
+  <si>
+    <t>B1703/LB2400940 30/00032</t>
+  </si>
+  <si>
+    <t>Belmond Luxury Travel (Ireland) Ltd</t>
+  </si>
+  <si>
+    <t>13-18 City Quay, Dublin 2, Ireland</t>
+  </si>
+  <si>
+    <t>B1703/LB2500940 31/00033</t>
+  </si>
+  <si>
+    <t>Tix.nl</t>
+  </si>
+  <si>
+    <t>Ceresstraat 15 A2, 48t tcA, Breda, Netherlands</t>
+  </si>
+  <si>
+    <t>B1703/ LB2500940 31/00029</t>
+  </si>
+  <si>
+    <t>Europcar Mobility Group</t>
+  </si>
+  <si>
+    <t>Europcar France, Europcar S A, Europcar IB S A, Europcar Internacional – Aluger de Automotives SA, Europcar Italia S p A, Europcar Autovermietung GmbH, Europcar Group UK Ltd, Executive Trust Ltd, Ostergaard Biler AS, InterRent SARL &amp; Interrent Oy</t>
+  </si>
+  <si>
+    <t>13, ter boulevard, Berthier, Paris, France 75017</t>
+  </si>
+  <si>
+    <t>RCS 489 099 903</t>
+  </si>
+  <si>
+    <t>B1703/ LB2500940 31/00030</t>
+  </si>
+  <si>
+    <t>United Airlines</t>
+  </si>
+  <si>
+    <t>2nd Foor, 33-35 Wicklow Street, DUBLIN 2, DUBLIN, Ireland</t>
+  </si>
+  <si>
+    <t>B1703/ LB2500940 31/00033</t>
+  </si>
+  <si>
+    <t>TUI Belgium NV</t>
+  </si>
+  <si>
+    <t>Luchthaven Brussel Nationaal 40 bus 1, 1930 Zaventem</t>
+  </si>
+  <si>
+    <t>08617414665 (airline)</t>
+  </si>
+  <si>
+    <t>B1703 LB2600940 32/0011</t>
+  </si>
+  <si>
+    <t>Etihad Airways PJSC  Belgium</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Opern Turm, Bockenheimer Landstra 2-4, </t>
+  </si>
+  <si>
+    <t>B1703 LB2600940 32/00003</t>
+  </si>
+  <si>
+    <t>Expedia Belgium</t>
+  </si>
+  <si>
+    <t>Expedia</t>
+  </si>
+  <si>
+    <t>1111 Expedia Group Way West, Seattle, WA, USA</t>
+  </si>
+  <si>
+    <t>B1703/ LB2500940 32/00021</t>
+  </si>
+  <si>
+    <t>Aer Lingus</t>
+  </si>
+  <si>
+    <t>Dublin Airport, Dublin, Ireland</t>
+  </si>
+  <si>
+    <t>IE9L40507W.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-[$£-809]* #,##0.00_-;\-[$£-809]* #,##0.00_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Arial"/>
+      <color rgb="FF9C5700"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF242424"/>
-      <name val="Calibri"/>
+      <color theme="1"/>
+      <name val="Aptos Light"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...11 lines deleted...]
-      <alignment vertical="center"/>
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...30 lines deleted...]
-    </xf>
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
+    <cellStyle name="Neutral" xfId="1" builtinId="28"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Standaard 2" xfId="1" xr:uid="{C3E8DEE5-E3B8-4067-92D8-9C84F050E547}"/>
+    <cellStyle name="Standaard 2" xfId="2" xr:uid="{B416636F-84A5-40C4-8B95-9D3C0A1F7591}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1032,681 +1064,699 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EAF2CA92-CD38-4BA3-9A27-F84C81CC7384}">
-  <dimension ref="A1:F33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD07C754-98DE-4073-B33D-24B28F4E8266}">
+  <dimension ref="A1:F34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" topLeftCell="A15" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="25.28515625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="14.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="28.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="64.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="44.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="87.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:6" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="14">
+        <v>45870</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="6">
+        <v>45931</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="5">
+        <v>13784059</v>
+      </c>
+      <c r="F4" s="6">
+        <v>45931</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="6">
+        <v>45932</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="9">
+        <v>45962</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" s="9">
+        <v>45962</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" s="9">
+        <v>45962</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="4"/>
+      <c r="D9" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" s="6">
+        <v>46023</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10" s="9">
+        <v>46050</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="F11" s="9">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="F12" s="9">
+        <v>46073</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="4"/>
+      <c r="D13" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13" s="9">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" s="4"/>
+      <c r="D14" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="F14" s="9">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F15" s="18">
+        <v>46095</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="E16" s="7">
+        <v>11005481</v>
+      </c>
+      <c r="F16" s="9">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="F17" s="9">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" s="4"/>
+      <c r="D18" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="F18" s="9">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="C19" s="4"/>
+      <c r="D19" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="F19" s="9">
+        <v>46141</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" s="4"/>
+      <c r="D20" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="F20" s="6">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="F21" s="6">
+        <v>46168</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="E22" s="4">
+        <v>205846</v>
+      </c>
+      <c r="F22" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C23" s="4"/>
+      <c r="D23" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F23" s="18">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C24" s="4"/>
+      <c r="D24" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="F24" s="6">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="C25" s="4"/>
+      <c r="D25" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E25" s="5">
+        <v>2260073</v>
+      </c>
+      <c r="F25" s="9">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B26" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="C26" s="23"/>
+      <c r="D26" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="E26" s="22">
+        <v>500278725</v>
+      </c>
+      <c r="F26" s="24">
+        <v>45927</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B27" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="C27" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="D27" s="23" t="s">
+        <v>103</v>
+      </c>
+      <c r="E27" s="23">
+        <v>538767</v>
+      </c>
+      <c r="F27" s="24">
+        <v>45931</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="B28" s="23" t="s">
+        <v>105</v>
+      </c>
+      <c r="C28" s="23" t="s">
+        <v>105</v>
+      </c>
+      <c r="D28" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="E28" s="23">
+        <v>50031600</v>
+      </c>
+      <c r="F28" s="24">
+        <v>45971</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="29" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="23" t="s">
+        <v>108</v>
+      </c>
+      <c r="C29" s="23" t="s">
+        <v>109</v>
+      </c>
+      <c r="D29" s="23" t="s">
+        <v>110</v>
+      </c>
+      <c r="E29" s="23" t="s">
+        <v>111</v>
+      </c>
+      <c r="F29" s="24">
+        <v>46037</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="C30" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="E30" s="23">
+        <v>904061</v>
+      </c>
+      <c r="F30" s="24">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="C31" s="23"/>
+      <c r="D31" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="E31" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="F31" s="24">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="23" t="s">
+        <v>119</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="C32" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="D32" s="22" t="s">
         <v>121</v>
       </c>
-      <c r="B1" s="22" t="s">
+      <c r="E32" s="23">
+        <v>873390473</v>
+      </c>
+      <c r="F32" s="24">
+        <v>46168</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="27" t="s">
         <v>122</v>
       </c>
-      <c r="C1" s="21" t="s">
+      <c r="B33" s="23" t="s">
         <v>123</v>
       </c>
-      <c r="D1" s="21" t="s">
+      <c r="C33" s="23" t="s">
         <v>124</v>
       </c>
-      <c r="E1" s="23" t="s">
+      <c r="D33" s="23" t="s">
         <v>125</v>
       </c>
-      <c r="F1" s="22" t="s">
+      <c r="E33" s="23">
+        <v>3847519</v>
+      </c>
+      <c r="F33" s="24">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="28" t="s">
         <v>126</v>
       </c>
-    </row>
-[...398 lines deleted...]
-      <c r="F23" s="11">
+      <c r="B34" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="C34" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="D34" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="E34" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="F34" s="24">
         <v>46204</v>
-      </c>
-[...192 lines deleted...]
-        <v>46174</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>